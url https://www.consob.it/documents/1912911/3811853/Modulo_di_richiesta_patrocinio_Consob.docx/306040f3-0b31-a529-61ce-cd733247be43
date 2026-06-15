--- v0 (2025-10-14)
+++ v1 (2026-06-15)
@@ -879,69 +879,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> eventuali altri pa</w:t>
       </w:r>
       <w:r w:rsidR="009D57B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trocini</w:t>
       </w:r>
       <w:r w:rsidR="00CC242D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rilasciati o richiesti;</w:t>
       </w:r>
       <w:r w:rsidR="009C6B8B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eventuali altri partner e </w:t>
-[...17 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> eventuali altri partner e coorganizzatori;</w:t>
       </w:r>
       <w:r w:rsidR="00CC242D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> data; luogo</w:t>
       </w:r>
       <w:r w:rsidR="009C6B8B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; edizione, ecc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
@@ -1222,61 +1204,61 @@
       </w:r>
       <w:r w:rsidR="00C37475" w:rsidRPr="00C8236C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> circostanze eccezionali, da valutarsi caso per caso, in funzione della rilevanza istituzionale dell’evento e della natura di mero rimborso spese della quota di partecipazione. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2BAA" w:rsidRPr="00C8236C" w:rsidSect="002F3277">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="709" w:left="1134" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="560E3340" w14:textId="77777777" w:rsidR="006A4423" w:rsidRDefault="006A4423" w:rsidP="00232D35">
+    <w:p w14:paraId="43113FAE" w14:textId="77777777" w:rsidR="00F0509D" w:rsidRDefault="00F0509D" w:rsidP="00232D35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62A1C6D1" w14:textId="77777777" w:rsidR="006A4423" w:rsidRDefault="006A4423" w:rsidP="00232D35">
+    <w:p w14:paraId="24E70EF7" w14:textId="77777777" w:rsidR="00F0509D" w:rsidRDefault="00F0509D" w:rsidP="00232D35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1301,61 +1283,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FBD1ED5" w14:textId="77777777" w:rsidR="006A4423" w:rsidRDefault="006A4423" w:rsidP="00232D35">
+    <w:p w14:paraId="59E9F613" w14:textId="77777777" w:rsidR="00F0509D" w:rsidRDefault="00F0509D" w:rsidP="00232D35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A6D69B6" w14:textId="77777777" w:rsidR="006A4423" w:rsidRDefault="006A4423" w:rsidP="00232D35">
+    <w:p w14:paraId="260E475B" w14:textId="77777777" w:rsidR="00F0509D" w:rsidRDefault="00F0509D" w:rsidP="00232D35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E29B441" w14:textId="7B433EF3" w:rsidR="00232D35" w:rsidRDefault="00232D35">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4D3DE1" wp14:editId="4DBD073B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -1761,109 +1743,112 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1278372708">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="415980318">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="981931564">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD7661"/>
     <w:rsid w:val="0008422D"/>
     <w:rsid w:val="00193666"/>
     <w:rsid w:val="00232D35"/>
+    <w:rsid w:val="00262027"/>
     <w:rsid w:val="002F3277"/>
     <w:rsid w:val="00343FE3"/>
     <w:rsid w:val="004A5CCA"/>
     <w:rsid w:val="004D6A07"/>
     <w:rsid w:val="00560F78"/>
     <w:rsid w:val="005936AE"/>
     <w:rsid w:val="006126AA"/>
     <w:rsid w:val="00656F58"/>
     <w:rsid w:val="006A4423"/>
     <w:rsid w:val="006C2C11"/>
     <w:rsid w:val="008332D3"/>
     <w:rsid w:val="008608B1"/>
     <w:rsid w:val="00872D12"/>
     <w:rsid w:val="00934F8F"/>
     <w:rsid w:val="009C6B8B"/>
     <w:rsid w:val="009D2963"/>
     <w:rsid w:val="009D57B9"/>
     <w:rsid w:val="00A6560A"/>
     <w:rsid w:val="00B64CB9"/>
     <w:rsid w:val="00BD7661"/>
     <w:rsid w:val="00C37475"/>
     <w:rsid w:val="00C8236C"/>
     <w:rsid w:val="00CA1630"/>
     <w:rsid w:val="00CB2BAA"/>
     <w:rsid w:val="00CC242D"/>
     <w:rsid w:val="00D10549"/>
+    <w:rsid w:val="00D36620"/>
     <w:rsid w:val="00D8325A"/>
     <w:rsid w:val="00ED0B5C"/>
     <w:rsid w:val="00EF6B4F"/>
     <w:rsid w:val="00EF7C07"/>
+    <w:rsid w:val="00F0509D"/>
     <w:rsid w:val="00F91A05"/>
     <w:rsid w:val="00FB001D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>